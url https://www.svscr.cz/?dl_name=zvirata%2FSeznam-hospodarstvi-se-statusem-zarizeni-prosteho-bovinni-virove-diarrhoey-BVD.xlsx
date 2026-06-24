--- v0 (2025-11-12)
+++ v1 (2026-06-24)
@@ -1,886 +1,1010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\0\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="162">
-[...10 lines deleted...]
-    <t>Adresa chovatele / Address of breeder</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="242">
+  <si>
+    <t>Seznam hospodářství se statusem zařízení prostého bovinní virové diarrhoey (BVD) / The list of establishments free from bovine viral diarrhoea (BVD)</t>
+  </si>
+  <si>
+    <t>ke 13.3.2026</t>
+  </si>
+  <si>
+    <t>KVS</t>
+  </si>
+  <si>
+    <t>Okres</t>
+  </si>
+  <si>
+    <t>číslo hospodářství</t>
+  </si>
+  <si>
+    <t>Název</t>
+  </si>
+  <si>
+    <t>adresa</t>
+  </si>
+  <si>
+    <t>Jihočeský kraj</t>
+  </si>
+  <si>
+    <t>České Budějovice</t>
+  </si>
+  <si>
+    <t>CZ 31000161</t>
+  </si>
+  <si>
+    <t>Milan Šebelka</t>
+  </si>
+  <si>
+    <t>Rančice č. p. 3, 37007 Kamenný Újezd</t>
+  </si>
+  <si>
+    <t>CZ 31000408</t>
+  </si>
+  <si>
+    <t>Ing. Tomáš Božák</t>
+  </si>
+  <si>
+    <t>Těšínov, 37401 Petříkov</t>
+  </si>
+  <si>
+    <t>CZ 31030603</t>
+  </si>
+  <si>
+    <t>TOMÁŠ DOBEŠ</t>
+  </si>
+  <si>
+    <t>Nesměň č. p. 28, 37401 Ločenice</t>
+  </si>
+  <si>
+    <t>CZ 31097448</t>
+  </si>
+  <si>
+    <t>Věra Farková</t>
+  </si>
+  <si>
+    <t>Todně č. p. 42, 37401 Trhové Sviny</t>
+  </si>
+  <si>
+    <t>CZ 31098258</t>
+  </si>
+  <si>
+    <t>Martin Farka</t>
+  </si>
+  <si>
+    <t>Březí u Trhových Svinů, 37401 Trhové Sviny</t>
+  </si>
+  <si>
+    <t>CZ 31102636</t>
+  </si>
+  <si>
+    <t>Zdeněk Kubata</t>
+  </si>
+  <si>
+    <t>Vrábče, 37001 Vrábče</t>
+  </si>
+  <si>
+    <t>CZ 31126609</t>
+  </si>
+  <si>
+    <t>Ing. Štěpán Šebelka</t>
   </si>
   <si>
     <t>CZ 31132404</t>
   </si>
   <si>
-    <t>Věra Farková</t>
-[...8 lines deleted...]
-    <t>Seznam hospodářství se statusem zařízení prostého bovinní virové diarrhoey (BVD) / The list of establishments free from bovine viral diarrhoea (BVD)</t>
+    <t>CZ 31148085</t>
+  </si>
+  <si>
+    <t>Svébohy, 37401 Horní Stropnice</t>
+  </si>
+  <si>
+    <t>CZ 31790000</t>
+  </si>
+  <si>
+    <t>Jihočeský chovatel a.s.</t>
+  </si>
+  <si>
+    <t>Korosecká 136, Nové Homole, 37001 Homole</t>
+  </si>
+  <si>
+    <t>Český Krumlov</t>
+  </si>
+  <si>
+    <t>CZ 31007955</t>
+  </si>
+  <si>
+    <t>DHW Agrar s.r.o. v likvidaci</t>
+  </si>
+  <si>
+    <t>Dolní Drkolná, 38273 Vyšší Brod</t>
+  </si>
+  <si>
+    <t>CZ 31007988</t>
+  </si>
+  <si>
+    <t>ADOLF HOJEK</t>
+  </si>
+  <si>
+    <t>Vyšší Brod, 38273 Vyšší Brod</t>
+  </si>
+  <si>
+    <t>CZ 31008989</t>
+  </si>
+  <si>
+    <t>ZEMOS Zubčice, spol. s r.o.</t>
+  </si>
+  <si>
+    <t>Zubčice, 38232 Zubčice</t>
+  </si>
+  <si>
+    <t>CZ 31008990</t>
+  </si>
+  <si>
+    <t>Chabičovice, 38232 Mirkovice</t>
+  </si>
+  <si>
+    <t>CZ 31036182</t>
+  </si>
+  <si>
+    <t>RENÉS-CUTTING-RANCH spol. s r.o.</t>
+  </si>
+  <si>
+    <t>Muckov č. p. 9, 38226 Černá v Pošumaví</t>
+  </si>
+  <si>
+    <t>CZ 31036766</t>
+  </si>
+  <si>
+    <t>Vladimír Nedorost</t>
+  </si>
+  <si>
+    <t>Hartunkov č. p. 3, 38241 Benešov nad Černou</t>
+  </si>
+  <si>
+    <t>CZ 31037105</t>
+  </si>
+  <si>
+    <t>Malčice, 38232 Mirkovice</t>
+  </si>
+  <si>
+    <t>CZ 31037644</t>
+  </si>
+  <si>
+    <t>Bergmüller, s.r.o.</t>
+  </si>
+  <si>
+    <t>Hněvanov, 38241 Rožmitál na Šumavě</t>
+  </si>
+  <si>
+    <t>CZ 31049838</t>
+  </si>
+  <si>
+    <t>Jan Opekar</t>
+  </si>
+  <si>
+    <t>Chodeč, 38232 Velešín</t>
+  </si>
+  <si>
+    <t>CZ 31106461</t>
+  </si>
+  <si>
+    <t>Rašelina Hořice s.r.o.</t>
+  </si>
+  <si>
+    <t>Hořice na Šumavě č. p. 34, 38222 Hořice na Šumavě</t>
+  </si>
+  <si>
+    <t>CZ 31112929</t>
+  </si>
+  <si>
+    <t>Jan Šedivý</t>
+  </si>
+  <si>
+    <t>Smrhov č. p. 8, 38241 Soběnov</t>
+  </si>
+  <si>
+    <t>CZ 31113414</t>
+  </si>
+  <si>
+    <t>Burkhart Madleitner</t>
+  </si>
+  <si>
+    <t>Trojany č. ev. 1, 38272 Dolní Dvořiště</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>CZ 31117193</t>
+  </si>
+  <si>
+    <t>Brloh č. p. 157, 38206 Brloh</t>
+  </si>
+  <si>
+    <t>CZ 31120894</t>
+  </si>
+  <si>
+    <t>Kalliste Fritzenwallner s.r.o.</t>
+  </si>
+  <si>
+    <t>Trojany č. p. 1, 38272 Dolní Dvořiště</t>
+  </si>
+  <si>
+    <t>CZ 31121165</t>
+  </si>
+  <si>
+    <t>Michal Šusta</t>
+  </si>
+  <si>
+    <t>Mýto u Hořic na Šumavě, 38101 Hořice na Šumavě</t>
+  </si>
+  <si>
+    <t>CZ 31154600</t>
+  </si>
+  <si>
+    <t>René Zimmel</t>
+  </si>
+  <si>
+    <t>Frymburk, Frymburk</t>
+  </si>
+  <si>
+    <t>CZ 31162924</t>
+  </si>
+  <si>
+    <t>Farma Studánky s.r.o.</t>
+  </si>
+  <si>
+    <t>Studánky č. p. 96, 38273 Vyšší Brod</t>
+  </si>
+  <si>
+    <t>CZ 31162935</t>
+  </si>
+  <si>
+    <t>Agroskul s.r.o.</t>
+  </si>
+  <si>
+    <t>CZ 31162946</t>
+  </si>
+  <si>
+    <t>AGROZI s.r.o.</t>
+  </si>
+  <si>
+    <t>Středočeský kraj</t>
+  </si>
+  <si>
+    <t>Písek</t>
+  </si>
+  <si>
+    <t>CZ 31160326</t>
+  </si>
+  <si>
+    <t>Dangus s.r.o.</t>
+  </si>
+  <si>
+    <t>Svučice, 39804 Mišovice</t>
+  </si>
+  <si>
+    <t>Strakonice</t>
+  </si>
+  <si>
+    <t>CZ 31160315</t>
+  </si>
+  <si>
+    <t>Uzeničky, 38801 Uzeničky</t>
+  </si>
+  <si>
+    <t>Pardubický kraj</t>
+  </si>
+  <si>
+    <t>Svitavy</t>
+  </si>
+  <si>
+    <t>CZ 53048639</t>
+  </si>
+  <si>
+    <t>JOSEF DVOŘÁK</t>
+  </si>
+  <si>
+    <t>Lačnov u Korouhve, 57201 Korouhev</t>
+  </si>
+  <si>
+    <t>Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>CZ 53023856</t>
+  </si>
+  <si>
+    <t>VETLABFARM s.r.o.</t>
+  </si>
+  <si>
+    <t>Jakubovice, 56301 Dolní Čermná</t>
   </si>
   <si>
     <t>Vysočina</t>
   </si>
   <si>
+    <t>Jihlava</t>
+  </si>
+  <si>
+    <t>CZ 61032013</t>
+  </si>
+  <si>
+    <t>Vladimír Šašek</t>
+  </si>
+  <si>
+    <t>Rantířov č. p. 4, 58841 Rantířov</t>
+  </si>
+  <si>
     <t>CZ 61032417</t>
   </si>
   <si>
     <t>Petr Šindler</t>
   </si>
   <si>
+    <t>Částkovice č. p. 9, 58856 Hostětice</t>
+  </si>
+  <si>
+    <t>CZ 61033373</t>
+  </si>
+  <si>
+    <t>Zemědělské družstvo "Roštýn"</t>
+  </si>
+  <si>
+    <t>Hodice č. p. 211, 58901 Hodice</t>
+  </si>
+  <si>
+    <t>CZ 61033395</t>
+  </si>
+  <si>
+    <t>Růžená, 58901 Růžená</t>
+  </si>
+  <si>
+    <t>CZ 61033418</t>
+  </si>
+  <si>
+    <t>Čenkovská 1091/44, 58901 Třešť</t>
+  </si>
+  <si>
+    <t>Třebíč</t>
+  </si>
+  <si>
+    <t>CZ 61790014</t>
+  </si>
+  <si>
+    <t>AGRO - Měřín, a.s.</t>
+  </si>
+  <si>
+    <t>Litohoř, 67544 Litohoř</t>
+  </si>
+  <si>
+    <t>Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>CZ 61790058</t>
+  </si>
+  <si>
+    <t>Chovatelské družstvo Impuls</t>
+  </si>
+  <si>
+    <t>Bohdalec č. p. 122, 59255 Bohdalec</t>
+  </si>
+  <si>
+    <t>Karlovarský kraj</t>
+  </si>
+  <si>
+    <t>Sokolov</t>
+  </si>
+  <si>
+    <t>CZ 41038006</t>
+  </si>
+  <si>
+    <t>Hana Chlupáčková</t>
+  </si>
+  <si>
+    <t>Ležnice 903, 35731 Horní Slavkov</t>
+  </si>
+  <si>
+    <t>Liberecký kraj</t>
+  </si>
+  <si>
+    <t>Česká Lípa</t>
+  </si>
+  <si>
+    <t>CZ 51000444</t>
+  </si>
+  <si>
+    <t>Statek Kravaře, a.s.</t>
+  </si>
+  <si>
+    <t>Blíževedly, 47104 Blíževedly</t>
+  </si>
+  <si>
+    <t>CZ 51000455</t>
+  </si>
+  <si>
+    <t>ZOD Brniště a.s.</t>
+  </si>
+  <si>
+    <t>Velký Grunov, 47129 Brniště</t>
+  </si>
+  <si>
+    <t>CZ 51000466</t>
+  </si>
+  <si>
+    <t>Kamenice u Zákup, 47002 Zákupy</t>
+  </si>
+  <si>
+    <t>CZ 51013167</t>
+  </si>
+  <si>
     <t>Ing. Jan Hromas</t>
   </si>
   <si>
-    <t>CZ 51013167</t>
-[...76 lines deleted...]
-  <si>
     <t>Stvolínky č. p. 30, 47102 Stvolínky</t>
   </si>
   <si>
+    <t>CZ 51064196</t>
+  </si>
+  <si>
+    <t>Farma Blíževedly, s.r.o.</t>
+  </si>
+  <si>
+    <t>Blíževedly č. p. 118, 47104 Blíževedly</t>
+  </si>
+  <si>
+    <t>CZ 51066794</t>
+  </si>
+  <si>
+    <t>Ing. Mirka Hromasová</t>
+  </si>
+  <si>
+    <t>Stvolínky č. p. 122, 47102 Stvolínky</t>
+  </si>
+  <si>
+    <t>Plzeňský kraj</t>
+  </si>
+  <si>
+    <t>Domažlice</t>
+  </si>
+  <si>
+    <t>CZ 32050820</t>
+  </si>
+  <si>
+    <t>Pavel Vrba</t>
+  </si>
+  <si>
+    <t>Úlíkov č. p. 2, 34506 Němčice</t>
+  </si>
+  <si>
+    <t>Klatovy</t>
+  </si>
+  <si>
+    <t>CZ 32009688</t>
+  </si>
+  <si>
+    <t>Jaroslav Denk</t>
+  </si>
+  <si>
+    <t>Hodousice, 34022 Nýrsko</t>
+  </si>
+  <si>
+    <t>CZ 32108969</t>
+  </si>
+  <si>
+    <t>Hodousice č. p. 17, 34022 Nýrsko</t>
+  </si>
+  <si>
+    <t>Plzeň-jih</t>
+  </si>
+  <si>
+    <t>CZ 32045600</t>
+  </si>
+  <si>
+    <t>Roman Žaloudek</t>
+  </si>
+  <si>
+    <t>Ptenín č. p. 46, 33452 Ptenín</t>
+  </si>
+  <si>
+    <t>CZ 32081475</t>
+  </si>
+  <si>
+    <t>Walker farmer s.r.o.</t>
+  </si>
+  <si>
+    <t>Vstiš č. p. 157, 33441 Vstiš</t>
+  </si>
+  <si>
+    <t>Plzeň-sever</t>
+  </si>
+  <si>
+    <t>CZ 32021862</t>
+  </si>
+  <si>
+    <t>Zemědělské družstvo Dobříč</t>
+  </si>
+  <si>
+    <t>Dobříč, 33005 Dobříč</t>
+  </si>
+  <si>
+    <t>CZ 32021918</t>
+  </si>
+  <si>
+    <t>Koryta, 33151 Koryta</t>
+  </si>
+  <si>
     <t>Tachov</t>
   </si>
   <si>
+    <t>CZ 32052316</t>
+  </si>
+  <si>
+    <t>Petra Dufková</t>
+  </si>
+  <si>
+    <t>Kyjov u Zadního Chodova, 34815 Zadní Chodov</t>
+  </si>
+  <si>
+    <t>CZ 32056736</t>
+  </si>
+  <si>
+    <t>Bohumila Steyn Dufková</t>
+  </si>
+  <si>
+    <t>Zadní Chodov, 34815 Zadní Chodov</t>
+  </si>
+  <si>
+    <t>CZ 32064724</t>
+  </si>
+  <si>
+    <t>LENKA JURÁŇOVÁ</t>
+  </si>
+  <si>
+    <t>Souměř č. p. 57, 34802 Stráž</t>
+  </si>
+  <si>
+    <t>CZ 32071665</t>
+  </si>
+  <si>
+    <t>Zdeněk Tvrdík</t>
+  </si>
+  <si>
+    <t>Štokov č. p. 86, 34815 Chodský Újezd</t>
+  </si>
+  <si>
+    <t>CZ 32082094</t>
+  </si>
+  <si>
+    <t>Lučina-Studánka Grundstücks s.r.o.</t>
+  </si>
+  <si>
+    <t>Pavlův Studenec 2, 34701 Obora</t>
+  </si>
+  <si>
+    <t>CZ 32092185</t>
+  </si>
+  <si>
+    <t>Lučina-Studánka spol. s r. o.</t>
+  </si>
+  <si>
+    <t>Mýto u Tachova, 34701 Tachov</t>
+  </si>
+  <si>
     <t>CZ 32092219</t>
   </si>
   <si>
     <t>Bohumila Dufková</t>
   </si>
   <si>
-    <t>CZ 32056736</t>
-[...5 lines deleted...]
-    <t>CZ 32052316</t>
+    <t>CZ 32092950</t>
+  </si>
+  <si>
+    <t>NOBOS Bor, s.r.o.</t>
+  </si>
+  <si>
+    <t>Borovany u Boru, 34802 Bor</t>
+  </si>
+  <si>
+    <t>CZ 32092961</t>
+  </si>
+  <si>
+    <t>Kosov u Boru, 34802 Bor</t>
+  </si>
+  <si>
+    <t>CZ 32092972</t>
+  </si>
+  <si>
+    <t>Bor u Tachova, 34802 Bor</t>
+  </si>
+  <si>
+    <t>CZ 32092994</t>
+  </si>
+  <si>
+    <t>Stráž u Tachova, 34802 Stráž</t>
   </si>
   <si>
     <t>CZ 32094435</t>
   </si>
   <si>
-    <t>CZ 32092950</t>
-[...11 lines deleted...]
-    <t>CZ 32092994</t>
+    <t>Horní Jadruž, 34815 Chodský Újezd</t>
+  </si>
+  <si>
+    <t>CZ 32096482</t>
+  </si>
+  <si>
+    <t>Monika Čermáková</t>
+  </si>
+  <si>
+    <t>Štokov, 34815 Chodský Újezd</t>
+  </si>
+  <si>
+    <t>CZ 32096493</t>
+  </si>
+  <si>
+    <t>Milíře u Tachova, 34701 Milíře</t>
+  </si>
+  <si>
+    <t>CZ 32096505</t>
+  </si>
+  <si>
+    <t>Lesná u Tachova, 34701 Lesná</t>
+  </si>
+  <si>
+    <t>CZ 32102480</t>
+  </si>
+  <si>
+    <t>CZ 32103830</t>
+  </si>
+  <si>
+    <t>CZ 32104112</t>
+  </si>
+  <si>
+    <t>Bauer Agro s.r.o.</t>
+  </si>
+  <si>
+    <t>Chodová Planá, 34813 Chodová Planá</t>
   </si>
   <si>
     <t>Kolín</t>
   </si>
   <si>
     <t>CZ 21790100</t>
   </si>
   <si>
     <t>CRV Czech Republic, spol. s r.o.</t>
   </si>
   <si>
-    <t>Břinkov 15, 440 01 Louny</t>
-[...20 lines deleted...]
-    <t>Středočeský kraj</t>
+    <t>Zásmuky, 28144 Zásmuky</t>
+  </si>
+  <si>
+    <t>Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>Praha-západ</t>
+  </si>
+  <si>
+    <t>CZ 21790087</t>
+  </si>
+  <si>
+    <t>NATURAL, spol. s r.o.</t>
+  </si>
+  <si>
+    <t>Hradišťko pod Medníkem, Hradišťko pod Medníkem</t>
+  </si>
+  <si>
+    <t>Příbram</t>
+  </si>
+  <si>
+    <t>CZ 21148680</t>
+  </si>
+  <si>
+    <t>Drahenice č. p. 1, 26285 Drahenice</t>
+  </si>
+  <si>
+    <t>CZ 21188224</t>
+  </si>
+  <si>
+    <t>Tochovice, 26281 Tochovice</t>
+  </si>
+  <si>
+    <t>CZ 21188235</t>
+  </si>
+  <si>
+    <t>Horčápsko, 26272 Horčápsko</t>
   </si>
   <si>
     <t>Zlínský kraj</t>
   </si>
   <si>
-    <t>CZ 31790000</t>
-[...20 lines deleted...]
-    <t>CZ 32081475</t>
+    <t>Nový Jičín</t>
   </si>
   <si>
     <t>CZ 81107614</t>
   </si>
   <si>
-    <t>Jihočeský chovatel a.s.</t>
-[...22 lines deleted...]
-  <si>
     <t>ZOOSERVIS a.s.</t>
   </si>
   <si>
-    <t>Stará Cesta 1300, 37401 Trhové Sviny</t>
-[...236 lines deleted...]
-    <t>Ústecký kraj</t>
+    <t>Mankovice, 74235 Mankovice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...8 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF242424"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="20">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FF0087CD"/>
+        <bgColor rgb="FF0087CD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.59999389629810485"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.39997558519241921"/>
-[...90 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFF5F5F5"/>
+        <bgColor rgb="FFF5F5F5"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FFD3D3D3"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFD3D3D3"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD3D3D3"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD3D3D3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="20">
-[...17 lines deleted...]
-    <cellStyle name="60 % – Zvýraznění6" xfId="19"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -888,51 +1012,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -999,65 +1123,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1078,1311 +1202,1857 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A03&amp;Vyber=A13&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A04&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A03&amp;Vyber=A04&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A03&amp;Vyber=A04&amp;Vyber=A07&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A03&amp;Vyber=A04&amp;Vyber=J5&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A04&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=J5&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;Vyber=J5&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A02&amp;Vyber=A04&amp;Vyber=A05&amp;Vyber=A13&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;Vyber=A05&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Seznam&amp;Vyber=BVD2&amp;rs%3AParameterLanguage=" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prod-apl06/ReportServer?%2FSVS.Reporting%2FDefinice_a_kody&amp;Typ=Cinnost&amp;Vyber=A01&amp;rs%3AParameterLanguage=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F57"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E81"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="42.85546875" customWidth="1"/>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="16.125" customWidth="1"/>
+    <col min="3" max="3" width="22.875" customWidth="1"/>
+    <col min="4" max="4" width="24.625" customWidth="1"/>
+    <col min="5" max="5" width="26.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="C4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A8" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A17" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A19" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B4" s="4" t="s">
+      <c r="E21" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A24" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A25" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A29" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A30" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A31" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A33" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A35" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A37" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A39" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A40" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A41" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A43" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A44" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A45" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A46" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A47" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A48" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A49" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A50" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A51" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A52" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...748 lines deleted...]
-      <c r="F41" s="4" t="s">
+    </row>
+    <row r="53" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A53" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A54" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A55" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A56" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A58" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A59" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A60" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A61" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A62" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A63" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A64" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A65" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A66" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A67" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A68" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A69" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A70" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A71" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A72" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A73" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A74" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A75" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A76" s="4" t="s">
         <v>89</v>
       </c>
-    </row>
-[...136 lines deleted...]
-      <c r="F48" s="4" t="s">
+      <c r="B76" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A77" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A78" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D78" s="4" t="s">
         <v>92</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F49" s="4" t="s">
+      <c r="E78" s="4" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A79" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D79" s="6" t="s">
         <v>92</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F50" s="4" t="s">
+      <c r="E79" s="6" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A80" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D80" s="4" t="s">
         <v>92</v>
       </c>
-    </row>
-[...137 lines deleted...]
-        <v>94</v>
+      <c r="E80" s="4" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A81" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>241</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...106 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId105"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="52" fitToHeight="2" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Vytvo_x0159_il xmlns="80de06a6-0d36-4e58-8f43-e0c2e216402f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Vytvo_x0159_il>
+    <Vlo_x017e_il xmlns="80de06a6-0d36-4e58-8f43-e0c2e216402f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Vlo_x017e_il>
+    <TaxCatchAll xmlns="9b25011b-0770-4a99-a983-2b2125588c06" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="80de06a6-0d36-4e58-8f43-e0c2e216402f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Datum xmlns="80de06a6-0d36-4e58-8f43-e0c2e216402f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010082C9F826ED35E04EAC6CF90FD70D4EA7" ma:contentTypeVersion="18" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="414bf92c7bda46adec030d1f7a820a50">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="80de06a6-0d36-4e58-8f43-e0c2e216402f" xmlns:ns3="9b25011b-0770-4a99-a983-2b2125588c06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="23686e68e4d6c7e58dd0f3dc379f45ac" ns2:_="" ns3:_="">
+    <xsd:import namespace="80de06a6-0d36-4e58-8f43-e0c2e216402f"/>
+    <xsd:import namespace="9b25011b-0770-4a99-a983-2b2125588c06"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Datum" minOccurs="0"/>
+                <xsd:element ref="ns2:Vytvo_x0159_il" minOccurs="0"/>
+                <xsd:element ref="ns2:Vlo_x017e_il" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80de06a6-0d36-4e58-8f43-e0c2e216402f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Značky obrázků" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8f7572f2-54d5-4874-a2ed-8972513e58e9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datum" ma:index="22" nillable="true" ma:displayName="Datum" ma:format="DateTime" ma:internalName="Datum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Vytvo_x0159_il" ma:index="23" nillable="true" ma:displayName="Vytvořil" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Vytvo_x0159_il">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Vlo_x017e_il" ma:index="24" nillable="true" ma:displayName="Vložil" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Vlo_x017e_il">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b25011b-0770-4a99-a983-2b2125588c06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4d7e3b9e-2b6f-492c-9459-f67697282643}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9b25011b-0770-4a99-a983-2b2125588c06">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Sdílí se s" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Sdílené s podrobnostmi" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DBC6F4D-FF41-4D0A-B493-E85F3EB12441}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="80de06a6-0d36-4e58-8f43-e0c2e216402f"/>
+    <ds:schemaRef ds:uri="9b25011b-0770-4a99-a983-2b2125588c06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B9AE04-C212-4F30-9D5A-98F4E2C4B7E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="80de06a6-0d36-4e58-8f43-e0c2e216402f"/>
+    <ds:schemaRef ds:uri="9b25011b-0770-4a99-a983-2b2125588c06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD232FC3-46AD-4622-9DE8-3B4EAD2649C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>St?tn? veterin?rn? spr?va</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Klára Jelínková</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>MVDr. Eva Indrová, Ph.D.</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010082C9F826ED35E04EAC6CF90FD70D4EA7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>